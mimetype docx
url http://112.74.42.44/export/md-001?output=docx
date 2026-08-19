--- v0 (2026-06-09)
+++ v1 (2026-08-19)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 20"/>
+        <w:pStyle w:val="Para 21"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目 录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_7_html">
         <w:r>
           <w:t>1.Markdown常用语法</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_229_html">
         <w:r>
           <w:t>2.图标</w:t>
         </w:r>
       </w:hyperlink>
@@ -135,458 +135,458 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_885_html">
         <w:r>
           <w:t>10.github</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_7_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>1.Markdown常用语法</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="2" w:name="Wo_Chang_Yong_De_Yu_Fa_1_Zi_Ti"/>
       <w:pPr>
-        <w:pStyle w:val="3 Block"/>
+        <w:pStyle w:val="2 Block"/>
       </w:pPr>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text14"/>
         </w:rPr>
         <w:t>比较好的教程：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:t>https://doc.gsw945.com/docs/mindoc-docs/markdown-insert-html.md</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>MinDoc 的前身是 SmartWiki 文档系统。SmartWiki 是基于 PHP 框架 laravel 开发的一款文档管理系统。因 PHP 的部署对普通用户来说太复杂，所以改用 Golang 开发。可以方便用户部署和实用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>开发缘起是公司IT部门需要一款简单实用的项目接口文档管理和分享的系统。其功能和界面源于 kancloud 。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>可以用来储存日常接口文档，数据库字典，手册说明等文档。内置项目管理，用户管理，权限管理等功能，能够满足大部分中小团队的文档管理需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="3" w:name="Wo_Chang_Yong_De_Yu_Fa"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="4" w:name="Wo_Chang_Yong_De_Yu_Fa"/>
         <w:t/>
         <w:bookmarkEnd w:id="4"/>
       </w:r>
       <w:r>
         <w:t>我常用的语法</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="5" w:name="1_Zi_Ti__Yan_Se__Bei_Jing_Se"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="6" w:name="1_Zi_Ti__Yan_Se__Bei_Jing_Se"/>
         <w:t/>
         <w:bookmarkEnd w:id="6"/>
       </w:r>
       <w:r>
         <w:t>1 字体 颜色 背景色</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Size：规定文本的尺寸大小。可能的值：从 1 到 7 的数字。浏览器默认值是 3。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">face</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">"STCAIYUN"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">我是华文彩云</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">color</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">gray</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">size</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">color=gray</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">color</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">#0099ff</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">size</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">face</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">"黑体"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">color=#0099ff size=5 face="黑体"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">font</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 21"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text25"/>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text27"/>
         </w:rPr>
         <w:t>效果：</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text23"/>
+          <w:rStyle w:val="Text24"/>
         </w:rPr>
         <w:t>我是华文彩云</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text19"/>
         </w:rPr>
         <w:t>color=gray</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>color=#0099ff size=5 face=”黑体”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>背景色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;table&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">tr</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">td</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">bgcolor</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">#FF4500</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">这里的背景色是：OrangeRed， 十六进制颜色值：#FF4500， rgb(255, 69, 0)</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">td</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">tr</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">table</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
@@ -597,82 +597,82 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF4500"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="2 Block"/>
+              <w:pStyle w:val="0 Block"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>这里的背景色是：OrangeRed， 十六进制颜色值：#FF4500， rgb(255, 69, 0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>呈现效果如下</w:t>
         <w:br w:clear="none"/>
         <w:t>这里的背景色是：OrangeRed， 十六进制颜色值：#FF4500， rgb(255, 69, 0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="7" w:name="2_Lie_Biao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="8" w:name="2_Lie_Biao"/>
         <w:t/>
         <w:bookmarkEnd w:id="8"/>
       </w:r>
       <w:r>
         <w:t>2 列表</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>无序列表</w:t>
         <w:br w:clear="none"/>
         <w:t>语法：</w:t>
         <w:br w:clear="none"/>
         <w:t>无序列表用 - + * 任何一种都可以</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -768,69 +768,69 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>列表内容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>注意：序号跟内容之间要有空格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>- [ ]</w:t>
       </w:r>
       <w:r>
         <w:t>来做未完成的计划列表，用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>- [x]</w:t>
       </w:r>
       <w:r>
         <w:t>作为完成的；下级在前面加</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>Tab键</w:t>
       </w:r>
       <w:r>
         <w:t>即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 10"/>
       </w:pPr>
       <w:r>
         <w:t>历史记录再计算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -849,51 +849,51 @@
         <w:pStyle w:val="Para 10"/>
       </w:pPr>
       <w:r>
         <w:t>历史查询</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 10"/>
       </w:pPr>
       <w:r>
         <w:t>充值</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="9" w:name="3_Biao_Ge"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="10" w:name="3_Biao_Ge"/>
         <w:t/>
         <w:bookmarkEnd w:id="10"/>
       </w:r>
       <w:r>
         <w:t>3 表格</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>语法：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
@@ -1063,51 +1063,51 @@
             <w:r>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 22"/>
+              <w:pStyle w:val="Para 23"/>
             </w:pPr>
             <w:r>
               <w:t>技能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1124,51 +1124,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>刘备</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1178,85 +1178,85 @@
             <w:r>
               <w:t>哭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>大哥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>关羽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1266,85 +1266,85 @@
             <w:r>
               <w:t>打</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>二哥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>张飞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1354,184 +1354,226 @@
             <w:r>
               <w:t>骂</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 13"/>
             </w:pPr>
             <w:r>
               <w:t>三弟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="4_Liu_Cheng_Tu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="12" w:name="4_Liu_Cheng_Tu"/>
         <w:t/>
         <w:bookmarkEnd w:id="12"/>
       </w:r>
       <w:r>
         <w:t>4 流程图</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t xml:space="preserve">` ` `flow</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">st=&gt;start: Start</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">op=&gt;operation: Your Operation</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">sub=&gt;subroutine: My Subroutine</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond=&gt;condition: Yes </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">or</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No?</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">io=&gt;inputoutput: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">catch</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> something...|current</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">e=&gt;end: End</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">st-&gt;op-&gt;cond</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond(yes)-&gt;io-&gt;e</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond(no)-&gt;sub(right)-&gt;op</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">` ` `</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>效果：</w:t>
         <w:br w:clear="none"/>
         <w:t>注意，要在上文的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>flow</w:t>
       </w:r>
       <w:r>
         <w:t>前加3个</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>`</w:t>
       </w:r>
       <w:r>
         <w:t>符号；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在最后面也加3个</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>`</w:t>
       </w:r>
       <w:r>
         <w:t>符号</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
-        <w:t>st=&gt;start: Start op=&gt;operation: Your Operation sub=&gt;subroutine: My Subroutine cond=&gt;condition: Yes or No? io=&gt;inputoutput: catch something...|current e=&gt;end: End st-&gt;op-&gt;cond cond(yes)-&gt;io-&gt;e cond(no)-&gt;sub(right)-&gt;op</w:t>
+        <w:drawing>
+          <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="4178300" cy="5156200"/>
+            <wp:effectExtent l="0" r="0" t="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="7.png" descr="7.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="7.png" descr="7.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4178300" cy="5156200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>st=&gt;start: index</w:t>
         <w:br w:clear="none"/>
         <w:t>op=&gt;operation: 申请</w:t>
         <w:br w:clear="none"/>
         <w:t>op2=&gt;operation: 结果页</w:t>
         <w:br w:clear="none"/>
         <w:t>op3=&gt;operation: 查询本地</w:t>
         <w:br w:clear="none"/>
         <w:t>i1=&gt;inputoutput: bid入库</w:t>
         <w:br w:clear="none"/>
         <w:t>i2=&gt;inputoutput: 填写个人信息</w:t>
         <w:br w:clear="none"/>
         <w:t>c1=&gt;condition: 检查登录</w:t>
         <w:br w:clear="none"/>
         <w:t>c2=&gt;condition: 登录</w:t>
         <w:br w:clear="none"/>
         <w:t>c3=&gt;condition: 查询本地记录</w:t>
         <w:br w:clear="none"/>
@@ -1545,830 +1587,2343 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>st-&gt;op-&gt;c1()</w:t>
         <w:br w:clear="none"/>
         <w:t>c1(no)-&gt;c2(yes)-&gt;op()</w:t>
         <w:br w:clear="none"/>
         <w:t>c1(yes)-&gt;c3(no)-&gt;i1(right)-&gt;i2(right)-&gt;c5()-&gt;op2-&gt;e</w:t>
         <w:br w:clear="none"/>
         <w:t>c1(yes)-&gt;c3(yes)-&gt;c4(no)-&gt;i2</w:t>
         <w:br w:clear="none"/>
         <w:t>c1(yes)-&gt;c3(yes)-&gt;c4(yes)-&gt;op3-&gt;op2</w:t>
         <w:br w:clear="none"/>
         <w:t>c3()-&gt;e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="5_Ding_Bu_Jia_Shang_Dao_Hang_Mu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="14" w:name="5_Ding_Bu_Jia_Shang_Dao_Hang_Mu"/>
         <w:t/>
         <w:bookmarkEnd w:id="14"/>
       </w:r>
       <w:r>
         <w:t>5 顶部加上导航目录</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>语法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text18"/>
         </w:rPr>
         <w:t xml:space="preserve">[TOC]</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">//这里要空一行</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>效果：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="6_Cha_Ru_Tu_Pian_Da_Xiao_He_Wei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="6_Cha_Ru_Tu_Pian_Da_Xiao_He_Wei"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>6 插入图片大小和位置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="4394200" cy="2540000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="1" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="markdown默认插入图片"/>
+            <wp:docPr id="2" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="markdown默认插入图片"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="markdown默认插入图片"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4394200" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">img</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/md-001/images/m_53becc6e57206cc754de10e55294400d_r.png"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"100"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">align</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">right</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">title</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"猫咪的图片-鼠标提示"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="914400" cy="520700"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
+            <wp:docPr id="3" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1143000" cy="660400"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="3" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
+            <wp:docPr id="4" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_53becc6e57206cc754de10e55294400d_r.png" descr="m_53becc6e57206cc754de10e55294400d_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1143000" cy="660400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1371600"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="4" name="m_e9b42fd7d730e41e25e63b92071e7699_r.png" descr="驱蚊器二无"/>
+            <wp:docPr id="5" name="m_e9b42fd7d730e41e25e63b92071e7699_r.png" descr="驱蚊器二无"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_e9b42fd7d730e41e25e63b92071e7699_r.png" descr="驱蚊器二无"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1371600" cy="1371600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="7_Duo_Ji_Dao_Hang_Mu_Lu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="18" w:name="7_Duo_Ji_Dao_Hang_Mu_Lu"/>
         <w:t/>
         <w:bookmarkEnd w:id="18"/>
       </w:r>
       <w:r>
         <w:t>7 多级导航目录</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>理论上 MinDoc支持无限级的文档创建。</w:t>
         <w:br w:clear="none"/>
         <w:t>在 MinDoc 中没有目录概念，所有文档既是目录也是文档。默认情况下，点击左上角加号即可创建顶级文档：</w:t>
         <w:br w:clear="none"/>
         <w:t>如果想创建一个文档的下一级项目，可直接在项目上右键，即可弹出创建菜单：</w:t>
         <w:br w:clear="none"/>
         <w:t>同样，还可以通过右键菜单修改以及删除文档。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="19" w:name="8_Xiu_Gai_Mo_Ren_De_Feng_Mian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="20" w:name="8_Xiu_Gai_Mo_Ren_De_Feng_Mian"/>
         <w:t/>
         <w:bookmarkEnd w:id="20"/>
       </w:r>
       <w:r>
         <w:t>8 修改默认的封面</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>MinDoc 在创建项目时会通过浏览器的H5绘图接口生成一个默认的封面。</w:t>
         <w:br w:clear="none"/>
         <w:t>用户还可以在项目设置中修改项目封面：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="Di_Yi_Bu__Da_Kai_Wo_De_Xiang_Mu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="22" w:name="Di_Yi_Bu__Da_Kai_Wo_De_Xiang_Mu"/>
         <w:t/>
         <w:bookmarkEnd w:id="22"/>
       </w:r>
       <w:r>
         <w:t>第一步 打开我的项目</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="Di_Er_Bu__Dian_Ji_She_Zhi_An_Niu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="24" w:name="Di_Er_Bu__Dian_Ji_She_Zhi_An_Niu"/>
         <w:t/>
         <w:bookmarkEnd w:id="24"/>
       </w:r>
       <w:r>
         <w:t>第二步 点击设置按钮</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="25" w:name="Di_San_Bu__Qie_Huan_Dao_Xiang_Mu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="26" w:name="Di_San_Bu__Qie_Huan_Dao_Xiang_Mu"/>
         <w:t/>
         <w:bookmarkEnd w:id="26"/>
       </w:r>
       <w:r>
         <w:t>第三步 切换到项目设置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>点击右侧项目图片，即可上传自定义封面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text14"/>
         </w:rPr>
         <w:t>其他见网络搜索结果</w:t>
         <w:br w:clear="none"/>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:t>https://blog.csdn.net/qq_35164554/article/details/120013432</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:t>https://markdown.com.cn/basic-syntax/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="27" w:name="9_Xia_Hua_Xian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
+          <w:rStyle w:val="Text32"/>
         </w:rPr>
         <w:bookmarkStart w:id="28" w:name="9_Xia_Hua_Xian"/>
         <w:t/>
         <w:bookmarkEnd w:id="28"/>
       </w:r>
       <w:r>
         <w:t>9 下划线</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">u</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">Honor </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">u</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 24"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Honor </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="29" w:name="Shi_Xian_Xia_Biao_Yu_Shang_Biao"/>
+      <w:bookmarkStart w:id="29" w:name="10_Shi_Xian_Xia_Biao_Yu_Shang_Bi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="30" w:name="Shi_Xian_Xia_Biao_Yu_Shang_Biao"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="30" w:name="10_Shi_Xian_Xia_Biao_Yu_Shang_Bi"/>
         <w:t/>
         <w:bookmarkEnd w:id="30"/>
       </w:r>
       <w:r>
-        <w:t>实现下标与上标的三种方法：</w:t>
+        <w:t>10 实现下标与上标的三种方法：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>方法1（符号）：</w:t>
+        <w:t>方法1（符号，不起作用）：</w:t>
         <w:br w:clear="none"/>
         <w:t>下标 ：θ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text15"/>
         </w:rPr>
         <w:t>1</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>上标 ：θ^2^</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>结果如下：</w:t>
         <w:br w:clear="none"/>
         <w:t>下标 ：θ1</w:t>
         <w:br w:clear="none"/>
         <w:t>上标 ：θ2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>方法2（HTML标签）：</w:t>
+        <w:t>方法2（HTML标签——这个可以）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text22"/>
+        </w:rPr>
+        <w:t>下标 ：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>θ&lt;sub&gt;1&lt;/sub&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text22"/>
+        </w:rPr>
+        <w:t>上标 ：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>θ&lt;sup&gt;2&lt;/sup&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
+        <w:t>结果如下：</w:t>
+        <w:br w:clear="none"/>
         <w:t>下标 ：θ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text28"/>
+          <w:rStyle w:val="Text29"/>
         </w:rPr>
         <w:t>1</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>上标 ：θ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text29"/>
+          <w:rStyle w:val="Text30"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
+        <w:t>方法3（公式块，不起作用）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$$</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">下标 ：θ_1 ，上标 ：θ^</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text31"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$$</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
         <w:t>结果如下：</w:t>
         <w:br w:clear="none"/>
-        <w:t>下标 ：θ1</w:t>
-[...1 lines deleted...]
-        <w:t>上标 ：θ2</w:t>
+        <w:t>下 标 ： θ 1</w:t>
+        <w:br w:clear="none"/>
+        <w:t>上 标 ： θ 2</w:t>
+        <w:br w:clear="none"/>
+        <w:t>下标 ：θ_1</w:t>
+        <w:br w:clear="none"/>
+        <w:t>上标 ：θ^2</w:t>
+        <w:br w:clear="none"/>
+        <w:t>下标：θ</w:t>
+        <w:br w:clear="none"/>
+        <w:t>上标：θ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>方法3（公式块）：</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>2.揭秘例子中的表达式写法(不起作用)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t>θ~1~x~1~+θ~2~x~2~^2^+θ~3~x~3~^3^</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t>结果：θ1x1+θ2x22+θ3x33</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="31" w:name="11_Gong_Shi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="32" w:name="11_Gong_Shi"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="32"/>
+      </w:r>
+      <w:r>
+        <w:t>11 公式</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:t>https://www.cnblogs.com/h-elden/p/18928891</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 14"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">math</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xmlns</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"http://www.w3.org/1998/Math/MathML"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">display</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"block"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp;#x3C3;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data-mjx-texclass</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"ORD"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mfrac</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data-mjx-texclass</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"ORD"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data-mjx-texclass</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"ORD"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">          </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mfrac</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mfrac</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data-mjx-texclass</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"ORD"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">      </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mrow</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">msub</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mfrac</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp;#x2264;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stretchy</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"false"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp;#x3C3;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mi</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stretchy</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"false"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">mo</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">math</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>结果如下：</w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t>效果：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 05"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>σ</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>a</w:t>
+        <w:t xml:space="preserve"> </w:t>
         <w:t>x</w:t>
-      </w:r>
-[...15 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>=</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>M</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>a</w:t>
+        <w:t xml:space="preserve"> </w:t>
         <w:t>x</w:t>
-      </w:r>
-[...15 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>y</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>a</w:t>
+        <w:t xml:space="preserve"> </w:t>
         <w:t>x</w:t>
-      </w:r>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="Top_of_229_html"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>I</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>z</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>=</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>M</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>x</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>W</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>≤</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>[</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>σ</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>]</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="33" w:name="Top_of_229_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>2.图标</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name=""/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="34" w:name=""/>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>😄 😆 😊 😃 😏 😍 😘 😚 😳 😌 😆 😁 😉 😜 😝 😀 😗 😙 😛 😴 😟 😦 😧 😮 😬 😕 😯 😑 😒 😅 😓 😥 😩 😔 😞 😖 😨 😰 😣 😢 😭 😂 😲 😱 😫 😠 😡 😤 😪 😋 😷 😎 😵 👿 😈 😐 😶 😇 👽 💛</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>💙 💜 ❤️ 💚 💔 💓 💗 💕 💞 💘 💖 ✨ ⭐️ 🌟 💫 💥 💥 💢 ❗️ ❓ ❕ ❔ 💤 💨 💦 🎶 🎵 🔥 💩 💩 💩 👍 👍 👎 👎 👌 👊 👊 ✊ ✌️ 👋 ✋ ✋ 👐 ☝️ 👇 👈 👉 🙌 🙏 👆 👏 💪 🤘 🖕 🏃 🏃 👫 👪 👬 👭 💃 👯 🙆 🙅 💁</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>🙋 👰 🙎 🙍 🙇 💑 💆 💇 💅 👦 👧 👩 👨 👶 👵 👴 👱 👲 👳 👷 👮 👼 👸 😺 😸 😻 😽 😼 🙀 😿 😹 😾 👹 👺 🙈 🙉 🙊 💂 💀 🐾 👄 💋 💧 👂 👀 👃 👅 💌 👤 👥 💬 💭 ☀️ ☔️ ☁️ ❄️ ⛄️ ⚡️ 🌀 🌁 🌊 🐱</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>🐶 🐭 🐹 🐰 🐺 🐸 🐯 🐨 🐻 🐷 🐽 🐮 🐗 🐵 🐒 🐴 🐎 🐫 🐑 🐘 🐼 🐍 🐦 🐤 🐥 🐣 🐔 🐧 🐢 🐛 🐝 🐜 🐞 🐌 🐙 🐠 🐟 🐳 🐋 🐬 🐄 🐏 🐀 🐃 🐅 🐇 🐉 🐐 🐓 🐕 🐖 🐁 🐂 🐲 🐡 🐊 🐪 🐆 🐈 🐩</w:t>
       </w:r>
     </w:p>
@@ -2423,115 +3978,115 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>🎫 ⛽️ 🚦 🚥 ⚠️ 🚧 🔰 🏧 🎰 🚏 💈 ♨️ 🏁 🎌 🏮 🗿 🎪 🎭 📍 🚩 🇯🇵 🇰🇷 🇨🇳 🇺🇸 🇫🇷 🇪🇸 🇮🇹 🇷🇺 🇬🇧 🇬🇧 🇩🇪 1️⃣ 2️⃣ 3️⃣ 4️⃣ 5️⃣ 6️⃣ 7️⃣ 8️⃣ 9️⃣ 🔟 🔢 0️⃣ #️⃣ 🔣 ◀️ ⬇️ ▶️ ⬅️ 🔠 🔡 🔤 ↙️ ↘️ ➡️ ⬆️ ↖️ ↗️ ⏬ ⏫ 🔽 ⤵️ ⤴️ ↩️ ↪️ ↔️ ↕️</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>🔼 🔃 🔄 ⏪ ⏩ ℹ️ 🆗 🔀 🔁 🔂 🆕 🔝 🆙 🆒 🆓 🆖 🎦 🈁 📶 🈵 🈂️ 🚻 🚹 🚺 🚼 🚭 🅿️ ♿️ 🚇 🛄 🉑 🚾 🚰 🚮 ㊙️ ㊗️ Ⓜ️ 🛂 🛅 🛃 🉐 🆑 🆘 🆔 🚫 🔞 📵 🚯 🚷 🚱 🚳 🚸 ⛔️ ✳️ ❇️ ✴️ 💟 🆚 📳 📴</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>💹 💱 ♈️ ♉️ ♊️ ♋️ ♌️ ♍️ ♎️ ♏️ ♐️ ♑️ ♒️ ♓️ ⛎ 🔯 ❎ 🅰️ 🅱️ 🆎 🅾️ 💠 ♻️ 🔚 🔙 🔛 🔜 🕐 🕜 🕙 🕥 🕚 🕦 🕛 🕧 🕑 🕝 🕒 🕞 🕓 🕟 🕔 🕠 🕕 🕡 🕖 🕢 🕗 🕣 🕘 🕤 💲 ©️ ®️ ™️ ❌ ❗️ ‼️ ⁉️ ⭕️ ✖️ ➕ ➖ ➗ 💮 💯 ✔️ ☑️ 🔘 🔗 ➰ 〰️ 〽️ 🔱 ▪️ ▫️ ◾️ ◽️ ◼️ ◻️ ⬛️ ⬜️ ✅ 🔲 🔳 ⚫️ ⚪️ 🔴 🔵 🔷 🔶 🔹 🔸 🔺 🔻</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="33" w:name="Top_of_253_html"/>
+      <w:bookmarkStart w:id="35" w:name="Top_of_253_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>3.思维导图（脑图mindmap）</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="36" w:name="1_mindmap2_mermaid2_1_Zeng_Jia_L"/>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>支持3种思维导图方式</w:t>
         <w:br w:clear="none"/>
         <w:t>mindmap、mermaid和flow</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="35" w:name="1_mindmap"/>
+      <w:bookmarkStart w:id="37" w:name="1_mindmap"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="36" w:name="1_mindmap"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="38" w:name="1_mindmap"/>
         <w:t/>
-        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="38"/>
       </w:r>
       <w:r>
         <w:t>1 mindmap</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>3个重音符号</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>`</w:t>
       </w:r>
       <w:r>
         <w:t>，波浪键上那个反单引号。</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
         <w:t>后面的数字是高度</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t xml:space="preserve">```mindmap&gt;400</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve"># 水务院</w:t>
         <w:br w:clear="none"/>
       </w:r>
@@ -2633,346 +4188,346 @@
         </w:rPr>
         <w:t xml:space="preserve">### 预算二室</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">` ` `——这3个反单引号之间不要有空格，这里是为了显示需要，</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">加了空格，实际使用的时候不要加空格。</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">注意是键盘左上角波浪号下方那个反单引号</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>效果如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5715000" cy="2197100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="5" name="253.png" descr="253.png"/>
+            <wp:docPr id="6" name="253.png" descr="253.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="253.png" descr="253.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2197100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="37" w:name="2_mermaid"/>
+      <w:bookmarkStart w:id="39" w:name="2_mermaid"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="38" w:name="2_mermaid"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="40" w:name="2_mermaid"/>
         <w:t/>
-        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="40"/>
       </w:r>
       <w:r>
         <w:t>2 mermaid</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId39">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:t>https://doc.gsw945.com/docs/mindoc-docs</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:t>https://blog.csdn.net/wangyaninglm/article/details/52887045</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:t>https://mermaid-js.github.io/mermaid/#/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="39" w:name="2_1_Zeng_Jia_Lian_Jie"/>
+      <w:bookmarkStart w:id="41" w:name="2_1_Zeng_Jia_Lian_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="40" w:name="2_1_Zeng_Jia_Lian_Jie"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="42" w:name="2_1_Zeng_Jia_Lian_Jie"/>
         <w:t/>
-        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="42"/>
       </w:r>
       <w:r>
         <w:t>2.1 增加链接</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">``</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">`mermaid</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">graph LR</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    A --&gt; B</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    B --&gt; C</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    click B "https://www.github.com"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> `</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">` `</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="6" name="2531.png" descr="2531.png"/>
+            <wp:docPr id="7" name="2531.png" descr="2531.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2531.png" descr="2531.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1333500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="2146300"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="7" name="2532.png" descr="2532.png"/>
+            <wp:docPr id="8" name="2532.png" descr="2532.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2532.png" descr="2532.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2146300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="41" w:name="2_2_Yang_Shi_Lei"/>
+      <w:bookmarkStart w:id="43" w:name="2_2_Yang_Shi_Lei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...39 lines deleted...]
-        <w:bookmarkStart w:id="44" w:name="3_Dai_You_Se_Kuai_De_Liu_Cheng_T"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="44" w:name="2_2_Yang_Shi_Lei"/>
         <w:t/>
         <w:bookmarkEnd w:id="44"/>
       </w:r>
       <w:r>
+        <w:t>2.2 样式类</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>为了方便样式的使用，可以定义类来使用样式</w:t>
+        <w:br w:clear="none"/>
+        <w:t>类的定义示例：</w:t>
+        <w:br w:clear="none"/>
+        <w:t>classDef className fill:#f9f,stroke:#333,stroke-width:4px;</w:t>
+        <w:br w:clear="none"/>
+        <w:t>对节点使用样式类：</w:t>
+        <w:br w:clear="none"/>
+        <w:t>class nodeId className;</w:t>
+        <w:br w:clear="none"/>
+        <w:t>同时对多个节点使用相同的样式类：</w:t>
+        <w:br w:clear="none"/>
+        <w:t>class nodeId1,nodeId2 className;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="45" w:name="3_Dai_You_Se_Kuai_De_Liu_Cheng_T"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="46" w:name="3_Dai_You_Se_Kuai_De_Liu_Cheng_T"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="46"/>
+      </w:r>
+      <w:r>
         <w:t>3 带有色块的流程图</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">流程图是以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>flow , 开始并以</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 结尾的区块中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t xml:space="preserve">st=&gt;start: Start|past:&gt;http:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">//www.google.com[blank]</w:t>
         <w:br w:clear="none"/>
       </w:r>
@@ -2981,484 +4536,484 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">e=&gt;end: End|future:&gt;http:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">//www.google.com</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">op1=&gt;operation: My Operation|past</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">op2=&gt;operation: Stuff|current</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">sub1=&gt;subroutine: My Subroutine|invalid</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond=&gt;condition: Yes</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">or</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No?|approved:&gt;http:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">//www.google.com</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">c2=&gt;condition: Good idea|rejected</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">io=&gt;inputoutput: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">catch</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> something...|future</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">st-&gt;op1(right)-&gt;cond</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond(yes, right)-&gt;c2</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cond(no)-&gt;sub1(left)-&gt;op1</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">c2(yes)-&gt;io-&gt;e</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">c2(no)-&gt;op2-&gt;e</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="2768600"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="8" name="2533.png" descr="2533.png"/>
+            <wp:docPr id="9" name="2533.png" descr="2533.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2533.png" descr="2533.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="2768600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="45" w:name="Gan_Te_Tu"/>
+      <w:bookmarkStart w:id="47" w:name="Gan_Te_Tu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="46" w:name="Gan_Te_Tu"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="48" w:name="Gan_Te_Tu"/>
         <w:t/>
-        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="48"/>
       </w:r>
       <w:r>
         <w:t>甘特图</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">``</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">`mermaid</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">gantt</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">dateFormat YYYY-MM-DD</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">section S1</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">T1: 2014-01-01, 9d</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">section S2</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">T2: 2014-01-11, 9d</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">section S3</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">T3: 2014-01-02, 9d</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">`</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">` `</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="1270000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="9" name="2534.png" descr="2534.png"/>
+            <wp:docPr id="10" name="2534.png" descr="2534.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2534.png" descr="2534.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="1498600"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="10" name="2535.png" descr="2535.png"/>
+            <wp:docPr id="11" name="2535.png" descr="2535.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2535.png" descr="2535.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1498600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="4660900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="11" name="2536.png" descr="2536.png"/>
+            <wp:docPr id="12" name="2536.png" descr="2536.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2536.png" descr="2536.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4660900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="5156200"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="12" name="2537.png" descr="2537.png"/>
+            <wp:docPr id="13" name="2537.png" descr="2537.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2537.png" descr="2537.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="5156200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5715000" cy="4699000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="13" name="2538.png" descr="2538.png"/>
+            <wp:docPr id="14" name="2538.png" descr="2538.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2538.png" descr="2538.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4699000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="47" w:name="Top_of_434_html"/>
+      <w:bookmarkStart w:id="49" w:name="Top_of_434_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>4 插入视频</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="mindocCha_Ru_Ying_Yin_De_Ban_Fa"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="50" w:name="mindocCha_Ru_Ying_Yin_De_Ban_Fa"/>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>mindoc插入影音的办法(markdown)</w:t>
         <w:br w:clear="none"/>
         <w:t>插入本地视频</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>上传视频并获取地址</w:t>
         <w:br w:clear="none"/>
         <w:t>在mindoc目录的uploads中新建一个video文件夹</w:t>
         <w:br w:clear="none"/>
         <w:t>把相关视频复制进去</w:t>
         <w:br w:clear="none"/>
         <w:t>以大图标方式查看，如果该文件无法显示片头图片，则格式编码兼容性有问题，很大可能无法在线播放，</w:t>
         <w:br w:clear="none"/>
         <w:t>需进行转码处理。</w:t>
         <w:br w:clear="none"/>
         <w:t>视频绝对网址为 http://网站/uploads/video/文件名</w:t>
         <w:br w:clear="none"/>
         <w:t>这里的http://网站可省略,省略后的视频相对网址为:</w:t>
         <w:br w:clear="none"/>
         <w:t>/uploads/video/文件名</w:t>
@@ -3481,95 +5036,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">"600px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">"400px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">""</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">uploads</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
@@ -3580,687 +5135,687 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZT400</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">系列更换打印头</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.mp4</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" &gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>这里的” “号如果偷懒也可以省略，不影响实际显示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">600px</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">400px</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/uploads/video/ZT400系列更换打印头.mp4</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>video方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"600px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"400px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">controls</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">source</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/video/ZT400系列更换打印头.mp4 "</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">type</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"video/mp4"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">600</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">400</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">controls</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">source</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/uploads/video/ZT400系列更换打印头.mp4</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>插入其他资源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>插入本地gif动图</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text13"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;iframe width=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"500px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> height=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"270px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">scrolling=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"no"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">src=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/video/test.gif"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>插入本地音频</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text13"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;video width=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"80%"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> height=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"80px"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> controls&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">source</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/video/su.mp3 "</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">video</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>样式如下:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
@@ -4285,2347 +5840,2349 @@
         <w:br w:clear="none"/>
         <w:t>插入pdf</w:t>
         <w:br w:clear="none"/>
         <w:t>在uploads下新建一个book文件夹，把pdf文件放进去</w:t>
         <w:br w:clear="none"/>
         <w:t>方法一：iframe方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text13"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;iframe width=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"1000"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> height=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"1200"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> id=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"iframepdf"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">src=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/book/zm600快速安装.pdf"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>显示效果：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>方法二：object方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">object</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"1000"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"1200"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">data</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"/uploads/book/zm600快速安装.pdf"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">type</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"application/pdf"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">div</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">No online PDF viewer installed</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">div</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">object</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>作为一个知识库，势必有大批PDF格式的厂家说明书，总不能全部上传为附件，然后在网页上下载</w:t>
         <w:br w:clear="none"/>
         <w:t>下来本地看吧？在线看是必然的需求。</w:t>
         <w:br w:clear="none"/>
         <w:t>显示效果:</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 24"/>
+        <w:pStyle w:val="Para 25"/>
       </w:pPr>
       <w:r>
         <w:t>No online PDF viewer installed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>注：以上两种方式都需要chrome或edge浏览器。IE如果未装PDF的插件是无法在线看PDF的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>iframe的其他应用</w:t>
         <w:br w:clear="none"/>
         <w:t>插入天气预报等……</w:t>
         <w:br w:clear="none"/>
         <w:t>到天气预报的插件网站选一个款式</w:t>
         <w:br w:clear="none"/>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>https://www.tianqi.com/plugin/</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>插入doc</w:t>
         <w:br w:clear="none"/>
         <w:t>代码</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'https://view.officeapps.live.com/op/embed.aspx?</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">src=https://pymo.github.io/PYMO教程.doc'</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'100%'</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'565px'</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">frameborder</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'0'</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>由于iframe本质是插入一个外部网页的子窗口,所以你还可以…</w:t>
         <w:br w:clear="none"/>
         <w:t>其实用途不大，原理是使用微软的office官网api读取网站上的doc文件然后在线显示出来，故此内</w:t>
         <w:br w:clear="none"/>
         <w:t>网无法使用，因为微软无法读取内网里的doc。如果实在是有DOC要在线看，建议还是转成PDF后插</w:t>
         <w:br w:clear="none"/>
         <w:t>入。</w:t>
         <w:br w:clear="none"/>
         <w:t>src后替换为要访问的doc绝对网址显示效果：</w:t>
         <w:br w:clear="none"/>
         <w:t>备注：</w:t>
         <w:br w:clear="none"/>
         <w:t>新版的配置文件conf\app.conf默认是禁止iframe的</w:t>
         <w:br w:clear="none"/>
         <w:t>默认:enable_iframe = “${MINDOC_ENABLE_IFRAME||false}”</w:t>
         <w:br w:clear="none"/>
         <w:t>改为:enable_iframe = “${MINDOC_ENABLE_IFRAME||true}”</w:t>
         <w:br w:clear="none"/>
         <w:t>无论是iframe或video插入的资源都可通过width和height调整长宽</w:t>
         <w:br w:clear="none"/>
         <w:t>width=”600px” height=”400px” 宽600像素，高400像素,这里的px可省略</w:t>
         <w:br w:clear="none"/>
         <w:t>width=”80%” height=”20%” 宽为页面的80%，高为页面的20%</w:t>
         <w:br w:clear="none"/>
         <w:t>需将false改为true，否则插入iframe代码无效。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="49" w:name="Top_of_435_html"/>
+      <w:bookmarkStart w:id="51" w:name="Top_of_435_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>5 展示三维模型</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="MindocLi_Zhan_Shi_San_Wei_Mo_Xin"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="52" w:name="MindocLi_Zhan_Shi_San_Wei_Mo_Xin"/>
+      <w:bookmarkStart w:id="53" w:name="MindocLi_Zhan_Shi_San_Wei_Mo_Xin_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...41 lines deleted...]
-        <w:bookmarkStart w:id="54" w:name="1_Pei_Zhi_Wen_Jian__conf_app_con"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="54" w:name="MindocLi_Zhan_Shi_San_Wei_Mo_Xin_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="54"/>
       </w:r>
       <w:r>
-        <w:t>1.配置文件 conf/app.conf 需要启用iframe:</w:t>
-      </w:r>
+        <w:t>Mindoc里展示三维模型</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 04"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="2_markdownNei_Rong_Bian_Ji_Li_Sh"/>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mindoc v2.1支持iframe标签</w:t>
+        <w:br w:clear="none"/>
+        <w:t>网页嵌入(iframe)：</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">教程: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t>HTML &lt;iframe&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 标签</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="55" w:name="1_Pei_Zhi_Wen_Jian__conf_app_con"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="56" w:name="2_markdownNei_Rong_Bian_Ji_Li_Sh"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="56" w:name="1_Pei_Zhi_Wen_Jian__conf_app_con"/>
         <w:t/>
         <w:bookmarkEnd w:id="56"/>
       </w:r>
       <w:r>
+        <w:t>1.配置文件 conf/app.conf 需要启用iframe:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enable_iframe</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> = </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"${MINDOC_ENABLE_IFRAME||true}"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="57" w:name="2_markdownNei_Rong_Bian_Ji_Li_Sh"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="58" w:name="2_markdownNei_Rong_Bian_Ji_Li_Sh"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="58"/>
+      </w:r>
+      <w:r>
         <w:t>2.markdown内容编辑里输入</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">src</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"https://pass.itdos.net/v1/freecad/online3dview#model=/static/online3dview/8.glb"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">width</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">800</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">height</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">600</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t xml:space="preserve">style</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"border:1px solid #eeeeee;"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">iframe</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">当页面不显示时，添加: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>is="x-frame-bypass"</w:t>
         <w:br w:clear="none"/>
         <w:t>&lt;/iframe&gt;</w:t>
       </w:r>
       <w:r>
         <w:t>后面要空一行，否则会影响后面的文档格式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 25"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="Top_of_582_html"/>
+        <w:pStyle w:val="Para 26"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="59" w:name="Top_of_582_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>6 折叠内容</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="Xie_Fa___details___summary_Dian"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="60" w:name="Xie_Fa___details___summary_Dian"/>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>写法：</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">details</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">summary</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">点击展开</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">summary</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">code ...这里是内容</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">各种内容</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">details</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>效果：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>点击展开</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 26"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="Top_of_601_html"/>
+        <w:pStyle w:val="Para 27"/>
+      </w:pPr>
+      <w:r>
+        <w:t>code …这里是内容</w:t>
+        <w:br w:clear="none"/>
+        <w:t>各种内容</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="61" w:name="Top_of_601_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>7 文档内跳转</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="Shi_Yong__Markdown_Kuo_Zhan_Yu_F"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="62" w:name="Shi_Yong__Markdown_Kuo_Zhan_Yu_F"/>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>使用 Markdown 扩展语法实现</w:t>
         <w:br w:clear="none"/>
         <w:t>MinDoc 扩展了 Markdown 的语法，支持创建锚标记。</w:t>
         <w:br w:clear="none"/>
         <w:t>第一步，在某个行设置锚点，一定要在单独行。设置完锚点，实际上是看不到的，展示的只是一个空行。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Text4"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 28"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">[]</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">(@</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">first_link</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)我在这里</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>锚点行在下面一行</w:t>
-[...6 lines deleted...]
-        <w:bookmarkStart w:id="61" w:name="first_link"/>
+        <w:t>锚点行在下面这一行</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="63" w:name="first_link"/>
         <w:t/>
-        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="63"/>
       </w:r>
       <w:r>
         <w:t>我在这里</w:t>
         <w:br w:clear="none"/>
         <w:t>解析器会将标签解析为：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text13"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;a name=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"first_link"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">a</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="4 Block"/>
-[...114 lines deleted...]
-        <w:pStyle w:val="4 Block"/>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>第二步，在需要跳转的地方直接创建链接即可：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 28"/>
+        <w:pStyle w:val="Para 29"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text13"/>
         </w:rPr>
         <w:t xml:space="preserve">[</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">第一个段落</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">](</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">#first_link</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:hyperlink w:anchor="first_link">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>第一个段落</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>作者：玖亖伍 创建时间：2021-12-23 11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="62" w:name="Top_of_883_html"/>
+      <w:bookmarkStart w:id="64" w:name="Top_of_883_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>8.mindoc导出各种格式文档</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId39">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="65" w:name="https___doc_gsw945_com_docs_mind"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:t>https://doc.gsw945.com/docs/mindoc-docs</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:t>https://doc.gsw945.com/docs/mindoc-docs/mindoc-export.md</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:t>https://doc.gsw945.com/docs/mindoc-docs/mindoc-calibre.md</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:t>https://www.cnblogs.com/gobyte/p/10953081.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>自己的项目右上角</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>设置</w:t>
       </w:r>
       <w:r>
         <w:t>里，打开</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>导出</w:t>
       </w:r>
       <w:r>
         <w:t>功能后点击</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>保存</w:t>
       </w:r>
       <w:r>
         <w:t>设置</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5651500" cy="7785100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="14" name="m_1b9e2e83e76bac888b6c752e5c730caf_r.png" descr="m_1b9e2e83e76bac888b6c752e5c730caf_r.png"/>
+            <wp:docPr id="15" name="m_1b9e2e83e76bac888b6c752e5c730caf_r.png" descr="m_1b9e2e83e76bac888b6c752e5c730caf_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_1b9e2e83e76bac888b6c752e5c730caf_r.png" descr="m_1b9e2e83e76bac888b6c752e5c730caf_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5651500" cy="7785100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>回到项目里，点击右上角</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>下载</w:t>
       </w:r>
       <w:r>
         <w:t>按钮，选择下拉里的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>pdf</w:t>
       </w:r>
       <w:r>
         <w:t>即可。</w:t>
         <w:br w:clear="none"/>
         <w:t>下载后，记得关闭下载功能，除非你想别人也能下载。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="64" w:name="mindocRu_He_She_Zhi_Xia_Zai_Duo"/>
+      <w:bookmarkStart w:id="66" w:name="mindocRu_He_She_Zhi_Xia_Zai_Duo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="65" w:name="mindocRu_He_She_Zhi_Xia_Zai_Duo"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="67" w:name="mindocRu_He_She_Zhi_Xia_Zai_Duo"/>
         <w:t/>
-        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="67"/>
       </w:r>
       <w:r>
         <w:t>mindoc如何设置下载多格式？</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>winserver2016开始使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>calibre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v9.几版本，出现python提示错误。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="4610100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="15" name="m_402eba07df038aa3f60f5a87b6ecabc0_r.png" descr="m_402eba07df038aa3f60f5a87b6ecabc0_r.png"/>
+            <wp:docPr id="16" name="m_402eba07df038aa3f60f5a87b6ecabc0_r.png" descr="m_402eba07df038aa3f60f5a87b6ecabc0_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_402eba07df038aa3f60f5a87b6ecabc0_r.png" descr="m_402eba07df038aa3f60f5a87b6ecabc0_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="4610100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>搜索后百度贴吧有人说下载portable版本，就是打包版，非安装版。然后还看到有一些使用7.16版本，不要用最新的9.几版。</w:t>
         <w:br w:clear="none"/>
         <w:t>将打包版解压到winserver2016我的服务器上后，在cmd里运行的engineercms提示仍然说path路径里没有找到ebook-convert文件。</w:t>
         <w:br w:clear="none"/>
         <w:t>关闭engineercms的cmd执行窗口，重新开启新的cmd窗口，运行engineercms后，就可以了。</w:t>
         <w:br w:clear="none"/>
         <w:t>原理是，我解压portable版后ebook-convert.exe文件所在的文件夹路径，重新在系统变量path里设置了，那么设置后，对于cmd窗口，是必须要重新启动一个新的cmd窗口，新的系统变量才有效。没想到engineercms的cmd窗口也是这个原理，万万没想到。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="66" w:name="Top_of_884_html"/>
+      <w:bookmarkStart w:id="68" w:name="Top_of_884_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>9.sublime minify</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="sublime3An_Zhuang_minify"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="69" w:name="sublime3An_Zhuang_minify"/>
+      <w:bookmarkStart w:id="70" w:name="sublime3An_Zhuang_minifyYa_Suo_j"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="69" w:name="sublime3An_Zhuang_minify"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="71" w:name="sublime3An_Zhuang_minify"/>
         <w:t/>
-        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="71"/>
       </w:r>
       <w:r>
         <w:t>sublime3安装minify</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>压缩js代码</w:t>
         <w:br w:clear="none"/>
         <w:t>打开SublimeText，快捷键ctrl+shift+p调出package control输入install package找到minify回车安装即可，安装结成功后该文档在编辑器中弹出。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="2781300"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="16" name="m_0eaeb05b905cc202325cd24efdbc16e9_r.png" descr="m_0eaeb05b905cc202325cd24efdbc16e9_r.png"/>
+            <wp:docPr id="17" name="m_0eaeb05b905cc202325cd24efdbc16e9_r.png" descr="m_0eaeb05b905cc202325cd24efdbc16e9_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_0eaeb05b905cc202325cd24efdbc16e9_r.png" descr="m_0eaeb05b905cc202325cd24efdbc16e9_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="4368800"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="17" name="m_c4aed5a9d7d15399fc0097728462c894_r.png" descr="m_c4aed5a9d7d15399fc0097728462c894_r.png"/>
+            <wp:docPr id="18" name="m_c4aed5a9d7d15399fc0097728462c894_r.png" descr="m_c4aed5a9d7d15399fc0097728462c894_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_c4aed5a9d7d15399fc0097728462c894_r.png" descr="m_c4aed5a9d7d15399fc0097728462c894_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="4368800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># 未安装过minify所需组件的命令（文档命令）</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    npm install -g clean-css-cli@4.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text22"/>
+          <w:rStyle w:val="Text23"/>
         </w:rPr>
         <w:t xml:space="preserve">3.0</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"> uglifycss js-beautify html-minifier uglify-js minjson svgo</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># 未安装过minify所需组件的命令（改装支持es6的命令）</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># npm install -g clean-css-cli@4.3.0 uglifycss js-beautify html-minifier minjson svgo</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># npm install -g --save-dev uglify-js</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">@github</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:mishoo/UglifyJS2#harmony</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">#已经安装minify所需组件的可执行下更新命令</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    npm update -g clean-css-cli@4.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text22"/>
+          <w:rStyle w:val="Text23"/>
         </w:rPr>
         <w:t xml:space="preserve">3.0</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"> uglifycss js-beautify html-minifier uglify-js minjson svgo</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># 注意如果已经安装了es5的uglify-js可以通过重新配置package.json 或者 uninstall -g uglify-js再重新安装--save-dev uglify-js</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text8"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">@github</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:mishoo/UglifyJS2#harmony</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># 如果不懂移除请自行百度(或直接清空npm的根目录全部重新安装!!!最彻底，但代价大不推荐)</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"># 附上 uglify-js文档一份 https://www.npmjs.com/package/uglify-js-es6#harmony</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="4241800"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="18" name="m_eb0003489ed163efca2a50065ddb8faf_r.png" descr="m_eb0003489ed163efca2a50065ddb8faf_r.png"/>
+            <wp:docPr id="19" name="m_eb0003489ed163efca2a50065ddb8faf_r.png" descr="m_eb0003489ed163efca2a50065ddb8faf_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_eb0003489ed163efca2a50065ddb8faf_r.png" descr="m_eb0003489ed163efca2a50065ddb8faf_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="4241800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="70" w:name="1__Install_Node_js"/>
+      <w:bookmarkStart w:id="72" w:name="1__Install_Node_js"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="71" w:name="1__Install_Node_js"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="73" w:name="1__Install_Node_js"/>
         <w:t/>
-        <w:bookmarkEnd w:id="71"/>
+        <w:bookmarkEnd w:id="73"/>
       </w:r>
       <w:r>
         <w:t>1. Install Node.js</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Windows和Mac OS X用户只需要访问</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>https://nodejs.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 并且点击install按钮安装即可</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="72" w:name="2__An_Zhuang_Wan_Cheng_Hou_Jian"/>
+      <w:bookmarkStart w:id="74" w:name="2__An_Zhuang_Wan_Cheng_Hou_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...29 lines deleted...]
-        <w:bookmarkStart w:id="75" w:name="3__An_Zhuang_Suo_Xu_Yi_Lai_Bao"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="75" w:name="2__An_Zhuang_Wan_Cheng_Hou_Jian"/>
         <w:t/>
         <w:bookmarkEnd w:id="75"/>
       </w:r>
       <w:r>
-        <w:t>3. 安装所需依赖包</w:t>
+        <w:t>2. 安装完成后检查是否安装成功</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
-        <w:t>npm install -g clean-css-cli uglifycss js-beautify html-minifier uglify-js minjson svgo</w:t>
-[...11 lines deleted...]
-        <w:bookmarkStart w:id="77" w:name="Ru_Guo_sublime_textWu_Fa_Yun_Xin"/>
+        <w:t>打开命令行（Mac OS 下的终端/windows下的cmd.exe）输入以下命令</w:t>
+        <w:br w:clear="none"/>
+        <w:t>node –version</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="76" w:name="3__An_Zhuang_Suo_Xu_Yi_Lai_Bao"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="77" w:name="3__An_Zhuang_Suo_Xu_Yi_Lai_Bao"/>
         <w:t/>
         <w:bookmarkEnd w:id="77"/>
       </w:r>
       <w:r>
+        <w:t>3. 安装所需依赖包</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>npm install -g clean-css-cli uglifycss js-beautify html-minifier uglify-js minjson svgo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="78" w:name="Ru_Guo_sublime_textWu_Fa_Yun_Xin"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="79" w:name="Ru_Guo_sublime_textWu_Fa_Yun_Xin"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="79"/>
+      </w:r>
+      <w:r>
         <w:t>如果sublime text无法运行install package</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId47">
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:t>https://packagecontrol.io/installation#st3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Manual</w:t>
         <w:br w:clear="none"/>
         <w:t>If the command palette/menu method is not possible due to a proxy on your network or using an old version of Sublime Text, the following steps will also install Package Control:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Click the Preferences &gt; Browse Packages… menu</w:t>
         <w:br w:clear="none"/>
         <w:t>Browse up a folder and then into the Installed Packages/ folder</w:t>
         <w:br w:clear="none"/>
         <w:t>Download Package Control.sublime-package and copy it into the Installed Packages/ directory</w:t>
         <w:br w:clear="none"/>
         <w:t>Restart Sublime Text</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="78" w:name="An_Zhuang_html_css_jsonDeng_Ge_S"/>
+      <w:bookmarkStart w:id="80" w:name="An_Zhuang_html_css_jsonDeng_Ge_S"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="79" w:name="An_Zhuang_html_css_jsonDeng_Ge_S"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="81" w:name="An_Zhuang_html_css_jsonDeng_Ge_S"/>
         <w:t/>
-        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="81"/>
       </w:r>
       <w:r>
         <w:t>安装html css json等格式化插件</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>Through Sublime Package Manager</w:t>
         <w:br w:clear="none"/>
         <w:t>Ctrl+Shift+P or in Linux/Windows/OS XCmd+Shift+P</w:t>
         <w:br w:clear="none"/>
         <w:t>type , select installPackage Control: Install Package</w:t>
         <w:br w:clear="none"/>
         <w:t>type , select prettifyHTML-CSS-JS Prettify</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>安装好后，进入</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="6172200"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="19" name="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png" descr="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png"/>
+            <wp:docPr id="20" name="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png" descr="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png" descr="m_d4b177ec4763ceea5c6e6c64af7c756c_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6172200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"all"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">    {</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// These rules apply to any supported code that is going to be be prettified,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// and have the lowest level of precedence (meaning any of the settings in</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// the 'html', 'css', 'js', 'json' and 'custom' categories override these).</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// You can add other .jsbeautifyrc rules in this section too.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// End output with newline</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"end_with_newline"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text20"/>
         </w:rPr>
         <w:t xml:space="preserve">false</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// Character(s) to use as line terminators.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"eol"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"\n"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// Initial indentation level</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"indent_level"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text22"/>
+          <w:rStyle w:val="Text23"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// Indentation character</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"indent_char"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">" "</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// Indentation size</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">"indent_size"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text22"/>
+          <w:rStyle w:val="Text23"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">// 这里缩进调整为2！！！</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>pip debug –verbose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>我编译后放在</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>网盘</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="80" w:name="Top_of_885_html"/>
+      <w:bookmarkStart w:id="82" w:name="Top_of_885_html"/>
       <w:pPr>
         <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>10.github</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="82" w:name="githubDe_Shuang_Zhong_Yan_Zheng_1"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="83" w:name="githubDe_Shuang_Zhong_Yan_Zheng"/>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="84" w:name="githubDe_Shuang_Zhong_Yan_Zheng_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="83" w:name="githubDe_Shuang_Zhong_Yan_Zheng_1"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="85" w:name="githubDe_Shuang_Zhong_Yan_Zheng_1"/>
         <w:t/>
-        <w:bookmarkEnd w:id="83"/>
+        <w:bookmarkEnd w:id="85"/>
       </w:r>
       <w:r>
         <w:t>github的双重验证2FA登录方法</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>github启用2fa后，需要手机在应用市场里搜authenticator，下载那个叫authing令牌的app，打开</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2959100" cy="2959100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="20" name="m_8467d844761a0d1e9122beb156d96ee6_r.png" descr="m_8467d844761a0d1e9122beb156d96ee6_r.png"/>
+            <wp:docPr id="21" name="m_8467d844761a0d1e9122beb156d96ee6_r.png" descr="m_8467d844761a0d1e9122beb156d96ee6_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_8467d844761a0d1e9122beb156d96ee6_r.png" descr="m_8467d844761a0d1e9122beb156d96ee6_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2959100" cy="2959100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>然后在github页面</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
@@ -6641,4274 +8198,4274 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t>，见下图最下方那个</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text16"/>
         </w:rPr>
         <w:t>recovery codes——view</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t>，并且保存的文件名就是这个名字，方便后面检索到。否则一旦更换手机，你就无法获得你的账户了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:pStyle w:val="Para 29"/>
+        <w:pStyle w:val="Para 30"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text14"/>
         </w:rPr>
         <w:t>打开GitHub，从右上角选择【设置】，或者点击</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:t>https://github.com/settings/security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>从“个人设置”中选择【password and authentication】，然后往下拉，来到【Two-factor authentication】区域 —— 点击 “Authenticator app” 右侧的 Edit，就会弹出 显示 QR 代码， 请勿关闭此页面。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="8153400"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="21" name="m_51199983fa4f82f2ddddae3dca127230_r.png" descr="m_51199983fa4f82f2ddddae3dca127230_r.png"/>
+            <wp:docPr id="22" name="m_51199983fa4f82f2ddddae3dca127230_r.png" descr="m_51199983fa4f82f2ddddae3dca127230_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_51199983fa4f82f2ddddae3dca127230_r.png" descr="m_51199983fa4f82f2ddddae3dca127230_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="8153400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:pStyle w:val="Para 30"/>
+        <w:pStyle w:val="Para 31"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text15"/>
         </w:rPr>
         <w:t>手机打开Authenticator应用，</w:t>
       </w:r>
       <w:r>
         <w:t>从右上角的【+】号添加帐户， (Google、Facebook 等) 选择其他帐户，然后</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text15"/>
         </w:rPr>
         <w:t>扫一扫github页面上的这个QR码</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="6350000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="22" name="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png" descr="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png"/>
+            <wp:docPr id="23" name="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png" descr="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png" descr="m_ca888660339ee4b54bee7e7cb4f8a92b_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6350000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>扫描完成之后出现6个数字，将这6个数字输入到页面上，帐号就添加到Authenticator中了。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3035300" cy="6223000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="23" name="m_36bad5237781bd6010e50f7e9bd5ee54_r.png" descr="m_36bad5237781bd6010e50f7e9bd5ee54_r.png"/>
+            <wp:docPr id="24" name="m_36bad5237781bd6010e50f7e9bd5ee54_r.png" descr="m_36bad5237781bd6010e50f7e9bd5ee54_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_36bad5237781bd6010e50f7e9bd5ee54_r.png" descr="m_36bad5237781bd6010e50f7e9bd5ee54_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3035300" cy="6223000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>随后手机app上不断刷新这6个数字，切到github登录页面，即可将这个动态验证码输入登录页面里了。</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t>注意</w:t>
       </w:r>
       <w:r>
         <w:t>！要将app里2FA的账户导出并保存，就是导出一个二维码保存，下次换手机要导入这个账户。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="84" w:name="Ji_Lu_Wo_Zi_Ji_Diu_Shi_2FAZhang"/>
+      <w:bookmarkStart w:id="86" w:name="Ji_Lu_Wo_Zi_Ji_Diu_Shi_2FAZhang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="85" w:name="Ji_Lu_Wo_Zi_Ji_Diu_Shi_2FAZhang"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="87" w:name="Ji_Lu_Wo_Zi_Ji_Diu_Shi_2FAZhang"/>
         <w:t/>
-        <w:bookmarkEnd w:id="85"/>
+        <w:bookmarkEnd w:id="87"/>
       </w:r>
       <w:r>
         <w:t>记录我自己丢失2FA账户申请的经历。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>换手机了，authing这个app的账户丢失了。</w:t>
         <w:br w:clear="none"/>
         <w:t>于是按照</w:t>
         <w:br w:clear="none"/>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>https://blog.csdn.net/fuxily/article/details/140164639</w:t>
           <w:br w:clear="none"/>
           <w:drawing>
             <wp:inline>
               <wp:extent cx="5727700" cy="5283200"/>
               <wp:effectExtent l="0" r="0" t="0" b="0"/>
-              <wp:docPr id="24" name="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png" descr="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png"/>
+              <wp:docPr id="25" name="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png" descr="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png" descr="m_ca0bccf4a81bd46af5de6a79d773ec31_r.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId26"/>
+                      <a:blip r:embed="rId27"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5727700" cy="5283200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
           <w:br w:clear="none"/>
           <w:drawing>
             <wp:inline>
               <wp:extent cx="4800600" cy="4597400"/>
               <wp:effectExtent l="0" r="0" t="0" b="0"/>
-              <wp:docPr id="25" name="m_0a836aa51b1573dad8c751ec06582689_r.png" descr="m_0a836aa51b1573dad8c751ec06582689_r.png"/>
+              <wp:docPr id="26" name="m_0a836aa51b1573dad8c751ec06582689_r.png" descr="m_0a836aa51b1573dad8c751ec06582689_r.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="m_0a836aa51b1573dad8c751ec06582689_r.png" descr="m_0a836aa51b1573dad8c751ec06582689_r.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId27"/>
+                      <a:blip r:embed="rId28"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4800600" cy="4597400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
           <w:br w:clear="none"/>
           <w:drawing>
             <wp:inline>
               <wp:extent cx="4826000" cy="4495800"/>
               <wp:effectExtent l="0" r="0" t="0" b="0"/>
-              <wp:docPr id="26" name="m_43e1a3674a9a135461c55412de148a7c_r.png" descr="m_43e1a3674a9a135461c55412de148a7c_r.png"/>
+              <wp:docPr id="27" name="m_43e1a3674a9a135461c55412de148a7c_r.png" descr="m_43e1a3674a9a135461c55412de148a7c_r.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="m_43e1a3674a9a135461c55412de148a7c_r.png" descr="m_43e1a3674a9a135461c55412de148a7c_r.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId28"/>
+                      <a:blip r:embed="rId29"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4826000" cy="4495800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>我的是这个样子</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4826000" cy="5943600"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="27" name="m_42216f97c4c122be5a90c0548ad72bf2_r.png" descr="m_42216f97c4c122be5a90c0548ad72bf2_r.png"/>
+            <wp:docPr id="28" name="m_42216f97c4c122be5a90c0548ad72bf2_r.png" descr="m_42216f97c4c122be5a90c0548ad72bf2_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_42216f97c4c122be5a90c0548ad72bf2_r.png" descr="m_42216f97c4c122be5a90c0548ad72bf2_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4826000" cy="5943600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>根据上图可知，在没有Recovery code的情况下我们可以通过3个步骤来恢复我们的github*账号</w:t>
         <w:br w:clear="none"/>
         <w:t>验证github账号绑定的邮箱</w:t>
         <w:br w:clear="none"/>
         <w:t>可以使用以下三种方式之一验证：常用的主机、github中设置的ssh key、personal access token</w:t>
         <w:br w:clear="none"/>
         <w:t>github客服将在1-3天内人工审核上述信息，如果审核成功，则会发送邮件通知我们</w:t>
         <w:br w:clear="none"/>
         <w:t>点击绿色的I understand, get started按钮</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4483100" cy="4203700"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="28" name="m_3861bd3f70ce40c99a33c41032276c43_r.png" descr="m_3861bd3f70ce40c99a33c41032276c43_r.png"/>
+            <wp:docPr id="29" name="m_3861bd3f70ce40c99a33c41032276c43_r.png" descr="m_3861bd3f70ce40c99a33c41032276c43_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_3861bd3f70ce40c99a33c41032276c43_r.png" descr="m_3861bd3f70ce40c99a33c41032276c43_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4483100" cy="4203700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>点击绿色的Send one-time password按钮，向github账号绑定地邮箱发送验证码</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4699000" cy="5156200"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="29" name="m_1f9820cf7c614859aaaa24429cbcb741_r.png" descr="m_1f9820cf7c614859aaaa24429cbcb741_r.png"/>
+            <wp:docPr id="30" name="m_1f9820cf7c614859aaaa24429cbcb741_r.png" descr="m_1f9820cf7c614859aaaa24429cbcb741_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_1f9820cf7c614859aaaa24429cbcb741_r.png" descr="m_1f9820cf7c614859aaaa24429cbcb741_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4699000" cy="5156200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>打开电子邮箱，输入邮件中的验证码</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4013200" cy="5118100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="30" name="m_ab36d36d8a880a268c4974b76031b915_r.png" descr="m_ab36d36d8a880a268c4974b76031b915_r.png"/>
+            <wp:docPr id="31" name="m_ab36d36d8a880a268c4974b76031b915_r.png" descr="m_ab36d36d8a880a268c4974b76031b915_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_ab36d36d8a880a268c4974b76031b915_r.png" descr="m_ab36d36d8a880a268c4974b76031b915_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4013200" cy="5118100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>方式一、使用经常登录或最后一次登录github的设备验证</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4076700" cy="5511800"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="31" name="m_6d52fa3b87d91f94c79079e4df98861e_r.png" descr="m_6d52fa3b87d91f94c79079e4df98861e_r.png"/>
+            <wp:docPr id="32" name="m_6d52fa3b87d91f94c79079e4df98861e_r.png" descr="m_6d52fa3b87d91f94c79079e4df98861e_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_6d52fa3b87d91f94c79079e4df98861e_r.png" descr="m_6d52fa3b87d91f94c79079e4df98861e_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4076700" cy="5511800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>点击上图中的Verify with this device 按钮，采用这种方式必须使用自己经常登录或最后一次登录成功的电脑执行这些操作。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4089400" cy="3949700"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="32" name="m_b81e57e8e776f69317177810cad2da06_r.png" descr="m_b81e57e8e776f69317177810cad2da06_r.png"/>
+            <wp:docPr id="33" name="m_b81e57e8e776f69317177810cad2da06_r.png" descr="m_b81e57e8e776f69317177810cad2da06_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_b81e57e8e776f69317177810cad2da06_r.png" descr="m_b81e57e8e776f69317177810cad2da06_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4089400" cy="3949700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>等待接收github发送地邮件，大概需要1-3个工作日</w:t>
         <w:br w:clear="none"/>
         <w:t>过了一天多，邮箱收到了邮件</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="4203700"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="33" name="m_900d33f48c13ce06bc312d9fa10c90ed_r.png" descr="m_900d33f48c13ce06bc312d9fa10c90ed_r.png"/>
+            <wp:docPr id="34" name="m_900d33f48c13ce06bc312d9fa10c90ed_r.png" descr="m_900d33f48c13ce06bc312d9fa10c90ed_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_900d33f48c13ce06bc312d9fa10c90ed_r.png" descr="m_900d33f48c13ce06bc312d9fa10c90ed_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="4203700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
         <w:t>意思是暂时停止了2FA验证，点击里面的链接，输入账户和密码就能登录，然后显示2FA的二维码账户，手机authing app扫码就行了，然后提示下载2FA recovery code文件，里面有好几组的恢复码，保存好。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="86" w:name="Gei_githubZuo_Gong_Xian"/>
+      <w:bookmarkStart w:id="88" w:name="Gei_githubZuo_Gong_Xian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1400 lines deleted...]
-        <w:bookmarkStart w:id="89" w:name="1_winXia_Bian_Yi_mindoc"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="89" w:name="Gei_githubZuo_Gong_Xian"/>
         <w:t/>
         <w:bookmarkEnd w:id="89"/>
       </w:r>
       <w:r>
+        <w:t>给github做贡献</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git clone https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Cloning into </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'mindoc'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">...</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Enumerating objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11960</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Counting objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">823</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">823</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Compressing objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">595</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">595</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Total </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11960</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">284</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">675</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">213</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pack</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11137</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Receiving objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11960</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11960</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90.08</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MiB | </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.69</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MiB/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Resolving deltas: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6172</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6172</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ cd mindoc</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git remote add upstream https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/mindoc-org/mindoc.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git remote -v</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">origin  https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc.git (fetch)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">origin  https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc.git (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">upstream        https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/mindoc-org/mindoc.git (fetch)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">upstream        https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/mindoc-org/mindoc.git (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git fetch upstream master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">From https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/mindoc-org/mindoc</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * branch            master     -&gt; FETCH_HEAD</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * [new branch]      master     -&gt; upstream/master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">这里先更新一下</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git pull upstream master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Enumerating objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Counting objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Total </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pack</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Unpacking objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">859</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bytes | </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">859.00</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> KiB/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">From https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/mindoc-org/mindoc</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * branch            master     -&gt; FETCH_HEAD</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">   </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dced..db620be  master     -&gt; upstream/master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">hint: Waiting </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> your editor to </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">close</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the file...</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">/usr/bin/bash: line </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">q</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: command </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> found</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">shell returned </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">127</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Press ENTER </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> type command to </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continue</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Merge made by the </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'ort'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> strategy.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git add .</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git commit -</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"update images upload"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">[master af88388] update images upload</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> files changed, </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">306</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> insertions(+), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">260</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> deletions(-)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: ----------------- SECURITY WARNING ----------------</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: | TLS certificate verification has been disabled! |</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: ---------------------------------------------------</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: HTTPS connections may </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be secure. See https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//aka</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.ms/gcm/tlsverify </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: ----------------- SECURITY WARNING ----------------</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: | TLS certificate verification has been disabled! |</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: ---------------------------------------------------</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: HTTPS connections may </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be secure. See https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//aka</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.ms/gcm/tlsverify </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Enumerating objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Counting objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Delta compression using up to </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> threads</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Compressing objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Writing objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.21</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> KiB | </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.21</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MiB/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Total </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pack</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Resolving deltas: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), completed with </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">local</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> objects.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">To https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.com/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">xxx/mindoc.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">   </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dced..af88388  master -&gt; master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="90" w:name="1_winXia_Bian_Yi_mindoc"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="91" w:name="1_winXia_Bian_Yi_mindoc"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="91"/>
+      </w:r>
+      <w:r>
         <w:t>1 win下编译mindoc</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>修改conf里</w:t>
         <w:br w:clear="none"/>
         <w:t>注释掉mysql</w:t>
         <w:br w:clear="none"/>
         <w:t>取消sqlite注释</w:t>
         <w:br w:clear="none"/>
         <w:t>拷贝一个sqlite数据库到database文件夹里，更名为mindoc.db</w:t>
         <w:br w:clear="none"/>
         <w:t>cmd进入mindoc文件夹</w:t>
         <w:br w:clear="none"/>
         <w:t>因为用sqlite需要cgo，go env -w CGO_ENABLED=1</w:t>
         <w:br w:clear="none"/>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>https://blog.csdn.net/qq_43625649/article/details/134488353</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>D:\gowork&gt;cd src\github.com\mindoc</w:t>
         <w:br w:clear="none"/>
         <w:t>D:\gowork\src\github.com\mindoc&gt;bee run</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="90" w:name="2_Fork_Zhe_Ge_Xiang_Mu"/>
+      <w:bookmarkStart w:id="92" w:name="2_Fork_Zhe_Ge_Xiang_Mu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...19 lines deleted...]
-        <w:bookmarkStart w:id="93" w:name="3_Clone_Yi_Jing__fork_De_Xiang_M"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="93" w:name="2_Fork_Zhe_Ge_Xiang_Mu"/>
         <w:t/>
         <w:bookmarkEnd w:id="93"/>
       </w:r>
       <w:r>
+        <w:t>2 Fork 这个项目</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="94" w:name="3_Clone_Yi_Jing__fork_De_Xiang_M"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="95" w:name="3_Clone_Yi_Jing__fork_De_Xiang_M"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="95"/>
+      </w:r>
+      <w:r>
         <w:t>3 Clone 已经 fork 的项目</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>当你 fork 一个项目之后，你需要把它克隆到你的电脑上，这样你才能开始工作。</w:t>
         <w:br w:clear="none"/>
         <w:t>要 clone 这个项目，你先打开你自己的 GitHub 主页，找到 fork 过来的项目，打开后点击右上角的 “Clone or download” 按钮，得到复制的地址。</w:t>
         <w:br w:clear="none"/>
         <w:t>GitHub 为克隆项目提供了两种传输协议： HTTPS 和 SSH 。关于这个主题的更多内容可以看这里。这里假设你决定使用 HTTPS 。</w:t>
         <w:br w:clear="none"/>
         <w:t>当你复制了项目 URL，你可以在 Git 客户端或者 shell 里 clone 项目：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>$ git clone https://github.com/mindoc-org/mindoc.git</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>Clone 一个项目会在你的硬盘上创建一个文件夹，里面有项目的所有文件，还有跟踪文件变化的 git 文件夹。</w:t>
         <w:br w:clear="none"/>
         <w:t>注意：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>clone到本地的项目文件夹作为将来提交的文件夹，因此要保持干净，不要在这里面进行开发调试。</w:t>
         <w:br w:clear="none"/>
         <w:t>本地开发调试要另外再clone这个项目，完成开发后把个别修改的文件拷贝到前面clone的文件夹里，然后在它里面进行git push等提交代码操作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>提交到自己fork的项目里后，再进行pull request操作。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="94" w:name="4_She_Zhi_Ke_Long_Guo_Lai_De_Xia"/>
+      <w:bookmarkStart w:id="96" w:name="4_She_Zhi_Ke_Long_Guo_Lai_De_Xia"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...237 lines deleted...]
-        <w:bookmarkStart w:id="97" w:name="5_Tui_Song"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="97" w:name="4_She_Zhi_Ke_Long_Guo_Lai_De_Xia"/>
         <w:t/>
         <w:bookmarkEnd w:id="97"/>
       </w:r>
       <w:r>
-        <w:t>5 推送</w:t>
+        <w:t>4 设置克隆过来的项目</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Para 03"/>
+      </w:pPr>
+      <w:r>
+        <w:t>进入克隆过来的项目文件夹，将原来项目的 URL 添加到你的本地代码仓库，这样你就可以随时从原来的项目 pull 最新的修改:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t>$ git remote add upstream url</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t>我用 upstream (上游) 作为远程仓库的名字，这是 GitHub 的风格，但是你可以用任何名字。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>现在远程仓库列表是这样的:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Administrator</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@DESK</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git remote add upstream https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github.com/mindoc-org/mindoc.git</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@DESK</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git remote -v</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">origin  https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github.com/engineercms/mindoc.git (fetch)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">origin  https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github.com/engineercms/mindoc.git (push)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">upstream        https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github.com/mindoc-org/mindoc.git (fetch)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">upstream        https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">//github.com/mindoc-org/mindoc.git (push)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>这里创建了一个叫做upstream的与源代码origin关联,关联之后，就可以同步源代码库的其他分支到自己的仓库了</w:t>
+        <w:br w:clear="none"/>
+        <w:t>在你把自己的修改 push 到你的 fork 之前，从上游拉回一次新的变动。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
         <w:br w:clear="none"/>
-        <w:t xml:space="preserve">$ git add .</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">warning: in the working copy of 'conf/app.conf.example', LF will be replaced by CRLF the next time Git touches it</w:t>
+        <w:t xml:space="preserve">$ git fetch upstream master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">From </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/github.com/mindoc</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-org/mindoc</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * branch            master     -&gt; FETCH_HEAD</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * [new branch]      master     -&gt; upstream/master</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
         <w:br w:clear="none"/>
-        <w:t xml:space="preserve">$ git </w:t>
-[...718 lines deleted...]
-        <w:t xml:space="preserve">33</w:t>
+        <w:t xml:space="preserve">$ git pull upstream master</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">From </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
-[...315 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="1__Wen_Ti_Yi"/>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/github.com/mindoc</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-org/mindoc</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> * branch            master     -&gt; FETCH_HEAD</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Already up to date.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="98" w:name="5_Tui_Song"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="99" w:name="1__Wen_Ti_Yi"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="99" w:name="5_Tui_Song"/>
         <w:t/>
         <w:bookmarkEnd w:id="99"/>
       </w:r>
       <w:r>
-        <w:t>1. 问题一</w:t>
+        <w:t>5 推送</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t xml:space="preserve">git stash save </w:t>
-[...34 lines deleted...]
-      <w:bookmarkStart w:id="100" w:name="2__Wen_Ti_Er"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git add .</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">warning: in the working copy of 'conf/app.conf.example', LF will be replaced by CRLF the next time Git touches it</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (master)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commit</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> -m </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"add prev&amp;next in default read.tpl"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">[</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2988</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fab] </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prev&amp;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">next</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">default</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> read.tpl</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> files </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">changed</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1776</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> insertions(+), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">95</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> deletions(-)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> conf/app.conf.example</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delete</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uploads/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202404</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/cover_17c7b2c6745688e0.png</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uploads/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202404</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/cover_17c8260e47e06f18_small.png</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uploads/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202404</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/cover_17c8286be57a8600_small.png</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uploads/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202404</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/cover_17c829abdef5fdc8.png</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uploads/books/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/book.zip</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> views/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">document</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/test.tpl</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delete</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100644</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"win\344\270\213\347\274\226\350\257\221.md"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Administrator@DESK-XDIGIWSFLS MINGW64 /d/gowork/src/github.com/mindoc (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">$ git push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">----------------- SECURITY WARNING ----------------</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: | TLS certificate verification has been disabled! |</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">---------------------------------------------------</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: HTTPS connections may </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be secure. See https://aka.ms/gcm/tlsverify </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">----------------- SECURITY WARNING ----------------</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: | TLS certificate verification has been disabled! |</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">---------------------------------------------------</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warning</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: HTTPS connections may </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be secure. See https://aka.ms/gcm/tlsverify </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> more information.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Enumerating objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Counting objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Delta compression </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> up </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> threads</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Compressing objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Writing objects: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">249.03</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> KiB | </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.67</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MiB/s, done.</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">Total </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (delta </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), pack-reused </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">remote: Resolving deltas: </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% (</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), completed </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">local</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> objects.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> https://github.com/engineercms/mindoc.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">   </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6054</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">b5f.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2988</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fab  </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> -&gt; </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="100" w:name="1__Wen_Ti_Yi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="101" w:name="2__Wen_Ti_Er"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="101" w:name="1__Wen_Ti_Yi"/>
         <w:t/>
         <w:bookmarkEnd w:id="101"/>
       </w:r>
       <w:r>
+        <w:t>1. 问题一</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>甲乙两个程序员正在合作开发一款程序，甲晚上10点push了自己编辑的test.txt文档到GitHub。</w:t>
+        <w:br w:clear="none"/>
+        <w:t>乙11点也想要push自己编辑过后的test.txt文档到GitHub,因为乙本地仓库不是最新，乙push时会报错，乙如果使用git pull拉取最新版本，那自己修改的东西丢失了怎么办？</w:t>
+        <w:br w:clear="none"/>
+        <w:t>解决办法：</w:t>
+        <w:br w:clear="none"/>
+        <w:t>先把自己修改好的代码存放在缓存里，等最新代码拉取下来以后再恢复缓存里的自己修改的代码,乙再push。</w:t>
+        <w:br w:clear="none"/>
+        <w:t>前提是两人不要修改相同的地方，可能会产生冲突！</w:t>
+        <w:br w:clear="none"/>
+        <w:t>步骤如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">git stash save </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"这里是注释"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git pull</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git stash pop</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git stash </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">list</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git stash show</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="102" w:name="2__Wen_Ti_Er"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="103" w:name="2__Wen_Ti_Er"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="103"/>
+      </w:r>
+      <w:r>
         <w:t>2. 问题二</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>乙在上个问题背景时不知道甲做了提交，直接commit了自己的test.txt文件，想取消自己的commit怎么办？</w:t>
         <w:br w:clear="none"/>
         <w:t>解决办法：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text18"/>
         </w:rPr>
         <w:t xml:space="preserve">git </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text20"/>
         </w:rPr>
         <w:t xml:space="preserve">reset</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text3"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">--soft HEAD^</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text14"/>
         </w:rPr>
         <w:t>原文链接：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:t>https://blog.csdn.net/m0_61502213/article/details/120620168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="102" w:name="git_La_Qu_Dai_Ma_Bu_Fu_Gai_Ben_D"/>
+      <w:bookmarkStart w:id="104" w:name="git_La_Qu_Dai_Ma_Bu_Fu_Gai_Ben_D"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...19 lines deleted...]
-        <w:bookmarkStart w:id="105" w:name="1_Xian_Jiang_Ben_Di_Dai_Ma_Fang"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="105" w:name="git_La_Qu_Dai_Ma_Bu_Fu_Gai_Ben_D"/>
         <w:t/>
         <w:bookmarkEnd w:id="105"/>
       </w:r>
       <w:r>
-        <w:t>1 先将本地代码放在暂存区：</w:t>
+        <w:t>git-拉取代码不覆盖本地修改的代码</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="106" w:name="2_Jiang_Yuan_Cheng_gitlabShang_D"/>
+      <w:bookmarkStart w:id="106" w:name="1_Xian_Jiang_Ben_Di_Dai_Ma_Fang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="107" w:name="2_Jiang_Yuan_Cheng_gitlabShang_D"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="107" w:name="1_Xian_Jiang_Ben_Di_Dai_Ma_Fang"/>
         <w:t/>
         <w:bookmarkEnd w:id="107"/>
       </w:r>
       <w:r>
-        <w:t>2 将远程gitlab上代码拉取下来：</w:t>
+        <w:t>1 先将本地代码放在暂存区：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="108" w:name="3_Jiang_1Zhong_Zan_Cun_Qu_De_Dai"/>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>git stash</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="108" w:name="2_Jiang_Yuan_Cheng_gitlabShang_D"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="109" w:name="3_Jiang_1Zhong_Zan_Cun_Qu_De_Dai"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="109" w:name="2_Jiang_Yuan_Cheng_gitlabShang_D"/>
         <w:t/>
         <w:bookmarkEnd w:id="109"/>
       </w:r>
       <w:r>
-        <w:t>3 将1中暂存区的代码放回本地：</w:t>
+        <w:t>2 将远程gitlab上代码拉取下来：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="110" w:name="4_Jie_Xia_Lai_Jiang_Dai_Ma_He_Bi"/>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>git pull</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="110" w:name="3_Jiang_1Zhong_Zan_Cun_Qu_De_Dai"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="111" w:name="4_Jie_Xia_Lai_Jiang_Dai_Ma_He_Bi"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="111" w:name="3_Jiang_1Zhong_Zan_Cun_Qu_De_Dai"/>
         <w:t/>
         <w:bookmarkEnd w:id="111"/>
       </w:r>
       <w:r>
-        <w:t>4 接下来将代码合并到master：</w:t>
+        <w:t>3 将1中暂存区的代码放回本地：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="112" w:name="4_1_Ti_Jiao_Dao_Yuan_Cheng_Ku"/>
-[...7 lines deleted...]
-        <w:bookmarkStart w:id="113" w:name="4_1_Ti_Jiao_Dao_Yuan_Cheng_Ku"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>git stash pop</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="112" w:name="4_Jie_Xia_Lai_Jiang_Dai_Ma_He_Bi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="113" w:name="4_Jie_Xia_Lai_Jiang_Dai_Ma_He_Bi"/>
         <w:t/>
         <w:bookmarkEnd w:id="113"/>
       </w:r>
       <w:r>
-        <w:t>4.1 提交到远程库：</w:t>
+        <w:t>4 接下来将代码合并到master：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p>
-      <w:pPr>
-[...82 lines deleted...]
-      <w:bookmarkStart w:id="114" w:name="4_2_codereview"/>
+      <w:bookmarkStart w:id="114" w:name="4_1_Ti_Jiao_Dao_Yuan_Cheng_Ku"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="115" w:name="4_2_codereview"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="115" w:name="4_1_Ti_Jiao_Dao_Yuan_Cheng_Ku"/>
         <w:t/>
         <w:bookmarkEnd w:id="115"/>
       </w:r>
       <w:r>
-        <w:t>4.2 codereview:</w:t>
+        <w:t>4.1 提交到远程库：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>方法一：提交tracked的修改</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">git</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> commit -am </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'comment code1'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>方法二：提交未tracked的修改</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">arc</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="116" w:name="4_3_He_Bing_Dao_master"/>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> -u</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git commit -m </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'comment code1'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git push</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="116" w:name="4_2_codereview"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text30"/>
-[...1 lines deleted...]
-        <w:bookmarkStart w:id="117" w:name="4_3_He_Bing_Dao_master"/>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="117" w:name="4_2_codereview"/>
         <w:t/>
         <w:bookmarkEnd w:id="117"/>
       </w:r>
       <w:r>
-        <w:t>4.3 合并到master：</w:t>
+        <w:t>4.2 codereview:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
+          <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t xml:space="preserve">arc</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> land --onto master</w:t>
-[...12 lines deleted...]
-        <w:bookmarkStart w:id="119" w:name="Qi_Ta"/>
+        <w:t xml:space="preserve"> diff origin/master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="118" w:name="4_3_He_Bing_Dao_master"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="119" w:name="4_3_He_Bing_Dao_master"/>
         <w:t/>
         <w:bookmarkEnd w:id="119"/>
       </w:r>
       <w:r>
-        <w:t>其他：</w:t>
+        <w:t>4.3 合并到master：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text0"/>
-[...117 lines deleted...]
-        <w:bookmarkStart w:id="121" w:name="__gitHub___Zai_Ti_PR_pull_reques"/>
+          <w:rStyle w:val="Text7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arc</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> land --onto master</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="120" w:name="Qi_Ta"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="121" w:name="Qi_Ta"/>
         <w:t/>
         <w:bookmarkEnd w:id="121"/>
       </w:r>
       <w:r>
+        <w:t>其他：</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> -u &lt;==&gt; git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –update</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>提交所有被删除和修改的文件到数据暂存区</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>提交所有修改的和新建的数据暂存区</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> -A &lt;==&gt;git </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –all</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>提交所有被删除、被替换、被修改和新增的文件到数据暂存区</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="122" w:name="__gitHub___Zai_Ti_PR_pull_reques"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text32"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="123" w:name="__gitHub___Zai_Ti_PR_pull_reques"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="123"/>
+      </w:r>
+      <w:r>
         <w:t>【gitHub】在提PR（pull request）时提交指定的commit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>一、背景</w:t>
         <w:br w:clear="none"/>
         <w:t>今天在提PR的时候，发现以前一些旧的commit也一起被提交上去了，这样比较不友好，在网上研究了一些方法，在这里总结记录一下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>二、方法</w:t>
         <w:br w:clear="none"/>
         <w:t>对于方法博主研究后有两种，一种是通过版本非强制回退，然后再重新commit一次，这样就能够合并之前的所有commit。另外一种是通过使用cherry-pick选择commit进行提交。博主推荐使用第二种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>2.2.使用cherry-pick进行提交</w:t>
         <w:br w:clear="none"/>
         <w:t>cherry-pick是在新分支下选择本地分支的commit记录进行合并的操作，因此只需要在本地新建一个上游仓库（注意不是远程仓库）的本地分支，再合并想要提交的commit即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>首先，配置上游仓库地址并同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>git remove add upstream XXX.git // XXX.git是上游仓库地址</w:t>
         <w:br w:clear="none"/>
         <w:t>git fetch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在github上或者在本地运行git log选取commit记录。</w:t>
         <w:br w:clear="none"/>
         <w:t>注意：需要选择上次PR之后的除了merge操作的所有commit的id。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在本地从上游仓库中拉取新的分支。</w:t>
         <w:br w:clear="none"/>
         <w:t>注意：upstream是上游仓库，在第一步配置过；origin是自己的远程仓库；main是主分支名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>git checkout -b new_branch upstream/main</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在new_branch的分支上cherry-pick所有commit记录。</w:t>
         <w:br w:clear="none"/>
         <w:t>注意：要选择所有未提交PR的所有commit，这样才不会出错。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>git cherry-pick commit_id1 commit_id2 commit_id3 ......</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>将新分支推送到远程仓库。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>git push origin new_branch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在github提PR的时候选择新推送的分支即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>PR被接受后，可选择删除新建立的本地分支和远程分支。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>git branch -D new_branch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> // 在main分支删除new_branch分支</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>git push origin --delete new_branch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> // 删除远程仓库分支</w:t>
         <w:br w:clear="none"/>
         <w:t>————————————————</w:t>
         <w:br w:clear="none"/>
         <w:t>版权声明：本文为博主原创文章，遵循 CC 4.0 BY-SA 版权协议，转载请附上原文出处链接和本声明。</w:t>
         <w:br w:clear="none"/>
         <w:t>原文链接：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Text7"/>
+            <w:rStyle w:val="Text9"/>
           </w:rPr>
           <w:t>https://blog.csdn.net/wuchus/article/details/126018674</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
   <w:font w:name="STCAIYUN"/>
   <w:font w:name="Source Code Pro"/>
   <w:font w:name="YaHei Consolas Hybrid"/>
   <w:font w:name="黑体"/>
 </w:fonts>
@@ -11231,95 +12788,95 @@
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 04" w:type="paragraph">
     <w:name w:val="Para 04"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="195" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
       <w:pBdr>
         <w:left w:space="6"/>
         <w:top w:space="6"/>
         <w:right w:space="6"/>
         <w:bottom w:space="6"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
       <w:color w:val="DD1144"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading 1" w:type="paragraph">
-[...19 lines deleted...]
-    <w:name w:val="Para 06"/>
+  <w:style w:styleId="Para 05" w:type="paragraph">
+    <w:name w:val="Para 05"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading 1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:beforeLines="100" w:line="395" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:bottom w:space="4" w:val="single" w:sz="5" w:color="EEEEEE"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 07" w:type="paragraph">
     <w:name w:val="Para 07"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 08" w:type="paragraph">
     <w:name w:val="Para 08"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="216" w:after="216" w:line="395" w:lineRule="atLeast"/>
     </w:pPr>
@@ -11357,107 +12914,107 @@
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 11" w:type="paragraph">
     <w:name w:val="Para 11"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:after="230" w:line="202" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 12" w:type="paragraph">
+    <w:name w:val="Para 12"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230" w:line="202" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 13" w:type="paragraph">
+    <w:name w:val="Para 13"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:spacing w:after="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:top w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:right w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:bottom w:val="none" w:sz="0" w:color="D9D9D9"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 14" w:type="paragraph">
     <w:name w:val="Para 14"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="195" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
       <w:pBdr>
         <w:left w:space="6"/>
         <w:top w:space="6"/>
         <w:right w:space="6"/>
         <w:bottom w:space="6"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
       <w:color w:val="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 15" w:type="paragraph">
     <w:name w:val="Para 15"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
@@ -11572,260 +13129,260 @@
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 20" w:type="paragraph">
     <w:name w:val="Para 20"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:line="195" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+      <w:pBdr>
+        <w:left w:space="6"/>
+        <w:top w:space="6"/>
+        <w:right w:space="6"/>
+        <w:bottom w:space="6"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
+      <w:color w:val="333333"/>
+      <w:shd w:fill="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 21" w:type="paragraph">
+    <w:name w:val="Para 21"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="576" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 21" w:type="paragraph">
-    <w:name w:val="Para 21"/>
+  <w:style w:styleId="Para 22" w:type="paragraph">
+    <w:name w:val="Para 22"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230" w:line="202" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:cs="黑体" w:eastAsia="黑体" w:hAnsi="黑体"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:color w:val="0099FF"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 22" w:type="paragraph">
-    <w:name w:val="Para 22"/>
+  <w:style w:styleId="Para 23" w:type="paragraph">
+    <w:name w:val="Para 23"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:top w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:right w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:bottom w:val="none" w:sz="0" w:color="D9D9D9"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 23" w:type="paragraph">
-    <w:name w:val="Para 23"/>
+  <w:style w:styleId="Para 24" w:type="paragraph">
+    <w:name w:val="Para 24"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230" w:line="202" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 24" w:type="paragraph">
-    <w:name w:val="Para 24"/>
+  <w:style w:styleId="Para 25" w:type="paragraph">
+    <w:name w:val="Para 25"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 25" w:type="paragraph">
-    <w:name w:val="Para 25"/>
+  <w:style w:styleId="Para 26" w:type="paragraph">
+    <w:name w:val="Para 26"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:bdr w:sz="5" w:val="single" w:color="EEEEEE"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 26" w:type="paragraph">
-    <w:name w:val="Para 26"/>
+  <w:style w:styleId="Para 27" w:type="paragraph">
+    <w:name w:val="Para 27"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 27" w:type="paragraph">
-    <w:name w:val="Para 27"/>
+  <w:style w:styleId="Para 28" w:type="paragraph">
+    <w:name w:val="Para 28"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="195" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
       <w:pBdr>
         <w:left w:space="6"/>
         <w:top w:space="6"/>
         <w:right w:space="6"/>
         <w:bottom w:space="6"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 28" w:type="paragraph">
-    <w:name w:val="Para 28"/>
+  <w:style w:styleId="Para 29" w:type="paragraph">
+    <w:name w:val="Para 29"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="195" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
       <w:pBdr>
         <w:left w:space="6"/>
         <w:top w:space="6"/>
         <w:right w:space="6"/>
         <w:bottom w:space="6"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
       <w:color w:val="009926"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 29" w:type="paragraph">
-    <w:name w:val="Para 29"/>
+  <w:style w:styleId="Para 30" w:type="paragraph">
+    <w:name w:val="Para 30"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 30" w:type="paragraph">
-    <w:name w:val="Para 30"/>
+  <w:style w:styleId="Para 31" w:type="paragraph">
+    <w:name w:val="Para 31"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:strike w:val="on"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:shd w:fill="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 32" w:type="paragraph">
     <w:name w:val="Para 32"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="345"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
@@ -11835,307 +13392,312 @@
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="00 Text"/>
     <w:rPr>
       <w:shd w:fill="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="01 Text"/>
     <w:rPr>
       <w:color w:val="008080"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="02 Text"/>
     <w:rPr>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
       <w:color w:val="999988"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text3" w:type="character">
     <w:name w:val="03 Text"/>
     <w:rPr>
-      <w:i w:val="on"/>
-      <w:iCs w:val="on"/>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text4" w:type="character">
     <w:name w:val="04 Text"/>
     <w:rPr>
-      <w:b w:val="on"/>
-      <w:bCs w:val="on"/>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
+      <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text5" w:type="character">
     <w:name w:val="05 Text"/>
     <w:rPr>
-      <w:color w:val="000080"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text6" w:type="character">
     <w:name w:val="06 Text"/>
     <w:rPr>
-      <w:rFonts w:cs="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid"/>
-[...1 lines deleted...]
-      <w:bdr w:val="single" w:space="2" w:sz="5" w:color="DDDDDD"/>
+      <w:color w:val="DD1144"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text7" w:type="character">
     <w:name w:val="07 Text"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:color="auto" w:val="solid"/>
+      <w:color w:val="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text8" w:type="character">
     <w:name w:val="08 Text"/>
     <w:rPr>
-      <w:color w:val="DD1144"/>
+      <w:rFonts w:hAnsi="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:sz="5" w:space="2" w:color="DDDDDD" w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text9" w:type="character">
     <w:name w:val="09 Text"/>
     <w:rPr>
-      <w:color w:val="333333"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text10" w:type="character">
     <w:name w:val="10 Text"/>
     <w:rPr>
       <w:color w:val="009926"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text11" w:type="character">
     <w:name w:val="11 Text"/>
     <w:rPr>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
       <w:color w:val="DD1144"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text12" w:type="character">
     <w:name w:val="12 Text"/>
     <w:rPr>
-      <w:rFonts w:cs="Helvetica Neue" w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:rFonts w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:ascii="Helvetica Neue" w:cs="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text13" w:type="character">
     <w:name w:val="13 Text"/>
     <w:rPr>
       <w:color w:val="333333"/>
       <w:shd w:fill="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text14" w:type="character">
     <w:name w:val="14 Text"/>
     <w:rPr>
       <w:color w:val="24292E"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text15" w:type="character">
     <w:name w:val="15 Text"/>
     <w:rPr>
       <w:strike w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text16" w:type="character">
     <w:name w:val="16 Text"/>
     <w:rPr>
-      <w:rFonts w:cs="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid"/>
+      <w:rFonts w:hAnsi="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:shd w:fill="000000"/>
-      <w:bdr w:val="single" w:space="2" w:sz="5" w:color="DDDDDD"/>
+      <w:bdr w:sz="5" w:space="2" w:color="DDDDDD" w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text17" w:type="character">
     <w:name w:val="17 Text"/>
     <w:rPr>
       <w:color w:val="990073"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text18" w:type="character">
     <w:name w:val="18 Text"/>
     <w:rPr>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text19" w:type="character">
     <w:name w:val="19 Text"/>
     <w:rPr>
       <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text20" w:type="character">
     <w:name w:val="20 Text"/>
     <w:rPr>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text21" w:type="character">
     <w:name w:val="21 Text"/>
     <w:rPr>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="999999"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text22" w:type="character">
     <w:name w:val="22 Text"/>
     <w:rPr>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
+      <w:shd w:fill="auto"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text23" w:type="character">
+    <w:name w:val="23 Text"/>
+    <w:rPr>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
       <w:color w:val="008080"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text23" w:type="character">
-    <w:name w:val="23 Text"/>
+  <w:style w:styleId="Text24" w:type="character">
+    <w:name w:val="24 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="STCAIYUN" w:eastAsia="STCAIYUN" w:hAnsi="STCAIYUN" w:cs="STCAIYUN"/>
+      <w:rFonts w:cs="STCAIYUN" w:eastAsia="STCAIYUN" w:hAnsi="STCAIYUN" w:ascii="STCAIYUN"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:color w:val="24292E"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text24" w:type="character">
-    <w:name w:val="24 Text"/>
+  <w:style w:styleId="Text25" w:type="character">
+    <w:name w:val="25 Text"/>
+    <w:rPr>
+      <w:shd w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text26" w:type="character">
+    <w:name w:val="26 Text"/>
     <w:rPr>
       <w:color w:val="0086B3"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text25" w:type="character">
-    <w:name w:val="25 Text"/>
+  <w:style w:styleId="Text27" w:type="character">
+    <w:name w:val="27 Text"/>
     <w:rPr>
       <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:color w:val="24292E"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text26" w:type="character">
-    <w:name w:val="26 Text"/>
+  <w:style w:styleId="Text28" w:type="character">
+    <w:name w:val="28 Text"/>
     <w:rPr>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:shd w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text27" w:type="character">
-[...6 lines deleted...]
-    <w:name w:val="28 Text"/>
+  <w:style w:styleId="Text29" w:type="character">
+    <w:name w:val="29 Text"/>
     <w:rPr>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text29" w:type="character">
-    <w:name w:val="29 Text"/>
+  <w:style w:styleId="Text30" w:type="character">
+    <w:name w:val="30 Text"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text30" w:type="character">
-    <w:name w:val="30 Text"/>
+  <w:style w:styleId="Text31" w:type="character">
+    <w:name w:val="31 Text"/>
+    <w:rPr>
+      <w:color w:val="008080"/>
+      <w:shd w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text32" w:type="character">
+    <w:name w:val="32 Text"/>
     <w:rPr>
       <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
-      <w:spacing w:after="230" w:line="202" w:lineRule="atLeast"/>
+      <w:spacing w:after="345" w:line="202" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
+      <w:spacing w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
     <w:name w:val="2 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
-      <w:spacing w:after="345"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="3 Block" w:type="paragraph">
     <w:name w:val="3 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...6 lines deleted...]
-    <w:pPr>
       <w:spacing w:before="216" w:after="216"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="5" w:color="DDDDDD"/>
       </w:pBdr>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_53becc6e57206cc754de10e55294400d_r.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e9b42fd7d730e41e25e63b92071e7699_r.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/253.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2531.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2532.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2533.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2534.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2535.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2536.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2537.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2538.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1b9e2e83e76bac888b6c752e5c730caf_r.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_402eba07df038aa3f60f5a87b6ecabc0_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_0eaeb05b905cc202325cd24efdbc16e9_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c4aed5a9d7d15399fc0097728462c894_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_eb0003489ed163efca2a50065ddb8faf_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d4b177ec4763ceea5c6e6c64af7c756c_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_8467d844761a0d1e9122beb156d96ee6_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_51199983fa4f82f2ddddae3dca127230_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ca888660339ee4b54bee7e7cb4f8a92b_r.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_36bad5237781bd6010e50f7e9bd5ee54_r.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ca0bccf4a81bd46af5de6a79d773ec31_r.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_0a836aa51b1573dad8c751ec06582689_r.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_43e1a3674a9a135461c55412de148a7c_r.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_42216f97c4c122be5a90c0548ad72bf2_r.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3861bd3f70ce40c99a33c41032276c43_r.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1f9820cf7c614859aaaa24429cbcb741_r.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ab36d36d8a880a268c4974b76031b915_r.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6d52fa3b87d91f94c79079e4df98861e_r.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b81e57e8e776f69317177810cad2da06_r.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_900d33f48c13ce06bc312d9fa10c90ed_r.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/markdown-insert-html.md" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/qq_35164554/article/details/120013432" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://markdown.com.cn/basic-syntax/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/wangyaninglm/article/details/52887045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mermaid-js.github.io/mermaid/#/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tianqi.com/plugin/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/mindoc-export.md" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/mindoc-calibre.md" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnblogs.com/gobyte/p/10953081.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodejs.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://packagecontrol.io/installation#st3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.baidu.com/s/1f4zuhoymaHMN_QAEgZLwOg?pwd=upvm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/settings/security" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/fuxily/article/details/140164639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/qq_43625649/article/details/134488353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/m0_61502213/article/details/120620168" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/wuchus/article/details/126018674" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_53becc6e57206cc754de10e55294400d_r.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e9b42fd7d730e41e25e63b92071e7699_r.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/253.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2531.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2532.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2533.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2534.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2535.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2536.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2537.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2538.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1b9e2e83e76bac888b6c752e5c730caf_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_402eba07df038aa3f60f5a87b6ecabc0_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_0eaeb05b905cc202325cd24efdbc16e9_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c4aed5a9d7d15399fc0097728462c894_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_eb0003489ed163efca2a50065ddb8faf_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d4b177ec4763ceea5c6e6c64af7c756c_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_8467d844761a0d1e9122beb156d96ee6_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_51199983fa4f82f2ddddae3dca127230_r.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ca888660339ee4b54bee7e7cb4f8a92b_r.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_36bad5237781bd6010e50f7e9bd5ee54_r.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ca0bccf4a81bd46af5de6a79d773ec31_r.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_0a836aa51b1573dad8c751ec06582689_r.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_43e1a3674a9a135461c55412de148a7c_r.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_42216f97c4c122be5a90c0548ad72bf2_r.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3861bd3f70ce40c99a33c41032276c43_r.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1f9820cf7c614859aaaa24429cbcb741_r.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ab36d36d8a880a268c4974b76031b915_r.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6d52fa3b87d91f94c79079e4df98861e_r.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b81e57e8e776f69317177810cad2da06_r.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_900d33f48c13ce06bc312d9fa10c90ed_r.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/markdown-insert-html.md" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/qq_35164554/article/details/120013432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://markdown.com.cn/basic-syntax/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnblogs.com/h-elden/p/18928891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/wangyaninglm/article/details/52887045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mermaid-js.github.io/mermaid/#/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tianqi.com/plugin/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/mindoc-export.md" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doc.gsw945.com/docs/mindoc-docs/mindoc-calibre.md" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnblogs.com/gobyte/p/10953081.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodejs.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://packagecontrol.io/installation#st3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pan.baidu.com/s/1f4zuhoymaHMN_QAEgZLwOg?pwd=upvm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/settings/security" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/fuxily/article/details/140164639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/qq_43625649/article/details/134488353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/m0_61502213/article/details/120620168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/wuchus/article/details/126018674" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>mindoc及markdown最主要语法例子</dc:title>